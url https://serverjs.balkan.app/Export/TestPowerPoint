--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -635,80 +635,80 @@
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.svg" Id="R0fd6ea3559de4e95" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.svg" Id="R6d34b14ad1bf49b3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="500" name="My Shape"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R0fd6ea3559de4e95">
+          <a:blip r:embed="R6d34b14ad1bf49b3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect"/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="657341304"/>
       </p:ext>
     </p:extLst>
   </p:cSld>