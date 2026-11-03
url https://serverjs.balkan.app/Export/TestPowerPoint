--- v1 (2026-07-27)
+++ v2 (2026-11-03)
@@ -635,80 +635,80 @@
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.svg" Id="R6d34b14ad1bf49b3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.svg" Id="R6f982c05d4df45ef" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="500" name="My Shape"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="R6d34b14ad1bf49b3">
+          <a:blip r:embed="R6f982c05d4df45ef">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect"/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="657341304"/>
       </p:ext>
     </p:extLst>
   </p:cSld>